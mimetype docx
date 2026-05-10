--- v0 (2026-04-17)
+++ v1 (2026-05-10)
@@ -3690,51 +3690,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="009044D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Copy Published Package</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A03975E" w14:textId="77777777" w:rsidR="00A030C0" w:rsidRDefault="00A030C0" w:rsidP="00A030C0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471CC104" w14:textId="05AFD96C" w:rsidR="0059118B" w:rsidRPr="00953873" w:rsidRDefault="00A030C0" w:rsidP="007B1D67">
+    <w:p w14:paraId="471CC104" w14:textId="42A7D7F3" w:rsidR="0059118B" w:rsidRPr="00953873" w:rsidRDefault="00A030C0" w:rsidP="007B1D67">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0059118B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. In the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F033B7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
@@ -3745,51 +3745,69 @@
       <w:r w:rsidRPr="0059118B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">section of your tenant, select the package </w:t>
       </w:r>
       <w:r w:rsidR="00953873">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="006143A9" w:rsidRPr="006143A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SAP Document and Reporting Compliance: Direct Connection for China Incoming VAT Invoice - Generic Template</w:t>
+        <w:t xml:space="preserve">SAP Document and Reporting Compliance: </w:t>
+      </w:r>
+      <w:r w:rsidR="0067586A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>API Integration</w:t>
+      </w:r>
+      <w:r w:rsidR="006143A9" w:rsidRPr="006143A9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for China Incoming VAT Invoice - Generic Template</w:t>
       </w:r>
       <w:r w:rsidR="006143A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00953873">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B1239F3" w14:textId="246D448A" w:rsidR="00E41BBE" w:rsidRDefault="0059118B" w:rsidP="0059118B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4393,51 +4411,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Select the </w:t>
       </w:r>
       <w:r w:rsidRPr="004E1207">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artifacts</w:t>
       </w:r>
       <w:r w:rsidRPr="003A409E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437498CB" w14:textId="79730826" w:rsidR="00925814" w:rsidRDefault="003A409E" w:rsidP="00F41F3A">
+    <w:p w14:paraId="437498CB" w14:textId="1FEFD2D4" w:rsidR="00925814" w:rsidRDefault="003A409E" w:rsidP="00F41F3A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A409E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Select </w:t>
       </w:r>
       <w:r w:rsidR="00095754">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4455,51 +4473,51 @@
       <w:r w:rsidR="00095754">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00953873">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="006143A9" w:rsidRPr="006143A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Forward Partner Requests to SAP S4HANA</w:t>
+        <w:t>Forward Partner Request to SAP S4HANA</w:t>
       </w:r>
       <w:r w:rsidR="006143A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006143A9" w:rsidRPr="006143A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="006143A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
@@ -4751,330 +4769,674 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>save them</w:t>
       </w:r>
       <w:r w:rsidR="00111F3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BB64AA" w:rsidRPr="003A409E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2CCF8F" w14:textId="7D303D37" w:rsidR="00C40541" w:rsidRDefault="00111F3F" w:rsidP="00346EE1">
+    <w:p w14:paraId="557C9E53" w14:textId="176040AC" w:rsidR="002972DD" w:rsidRDefault="002972DD" w:rsidP="002972DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002972DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A409E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A409E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> integration flow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dispatch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006143A9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>S4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006143A9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Request to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006143A9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006143A9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Template</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333988B8" w14:textId="22F0898F" w:rsidR="002972DD" w:rsidRDefault="002972DD" w:rsidP="002972DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002972DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A409E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Choose the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002972DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A409E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> icon and then</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...25 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="006143A9">
+        <w:t xml:space="preserve"> choose</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">Choose the </w:t>
       </w:r>
       <w:r w:rsidRPr="004E1207">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Actions</w:t>
+        <w:t>Configure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the following dialog box appears:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A508632" w14:textId="6B0B2771" w:rsidR="002972DD" w:rsidRDefault="002972DD" w:rsidP="002972DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002972DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25F50068" wp14:editId="47EAD475">
+            <wp:extent cx="5727700" cy="1424940"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="238416662" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="238416662" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5727700" cy="1424940"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441F618F" w14:textId="1609ACCC" w:rsidR="002972DD" w:rsidRDefault="002972DD" w:rsidP="002972DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002972DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A409E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> icon and then</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E1207" w:rsidRPr="004E1207">
+        <w:t>Configure the parameters</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A409E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the integration flow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and save them.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A409E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E1207">
-[...8 lines deleted...]
-      <w:r w:rsidR="004E1207" w:rsidRPr="004E1207">
+    </w:p>
+    <w:p w14:paraId="7B855944" w14:textId="02EE9653" w:rsidR="002972DD" w:rsidRPr="002972DD" w:rsidRDefault="002972DD" w:rsidP="002972DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2CCF8F" w14:textId="2BDF52F1" w:rsidR="00C40541" w:rsidRDefault="00257FE9" w:rsidP="00346EE1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40541" w:rsidRPr="00346EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00346EE1" w:rsidRPr="00346EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Select the value mapping</w:t>
+      </w:r>
+      <w:r w:rsidR="00953873">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidR="006143A9" w:rsidRPr="006143A9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tax Number Partner Value Mapping</w:t>
+      </w:r>
+      <w:r w:rsidR="006143A9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006143A9" w:rsidRPr="006143A9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- Template</w:t>
+      </w:r>
+      <w:r w:rsidR="00953873">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="006143A9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49509FDD" w14:textId="0CAE5B68" w:rsidR="00111F3F" w:rsidRPr="00F41F3A" w:rsidRDefault="00257FE9" w:rsidP="00111F3F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00111F3F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00111F3F" w:rsidRPr="003A409E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Choose the </w:t>
+      </w:r>
+      <w:r w:rsidR="00111F3F" w:rsidRPr="004E1207">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Actions</w:t>
+      </w:r>
+      <w:r w:rsidR="00111F3F" w:rsidRPr="003A409E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> icon and then</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1207" w:rsidRPr="004E1207">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1207">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">choose </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1207" w:rsidRPr="004E1207">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Configure</w:t>
       </w:r>
       <w:r w:rsidR="00D5512C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CA84AC" w14:textId="6F8AAEF5" w:rsidR="00111F3F" w:rsidRPr="00111F3F" w:rsidRDefault="00111F3F" w:rsidP="00111F3F">
+    <w:p w14:paraId="59CA84AC" w14:textId="43010CD0" w:rsidR="00111F3F" w:rsidRPr="00111F3F" w:rsidRDefault="00257FE9" w:rsidP="00111F3F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003A409E">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00111F3F" w:rsidRPr="003A409E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Configure the </w:t>
       </w:r>
+      <w:r w:rsidR="00111F3F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entries</w:t>
+      </w:r>
+      <w:r w:rsidR="00111F3F" w:rsidRPr="003A409E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00111F3F" w:rsidRPr="00346EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>value mapping</w:t>
+      </w:r>
+      <w:r w:rsidR="00111F3F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and save</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1207">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> them</w:t>
+      </w:r>
+      <w:r w:rsidR="00111F3F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A53B1B" w14:textId="1507C740" w:rsidR="003A409E" w:rsidRPr="003A409E" w:rsidRDefault="00257FE9" w:rsidP="003A409E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>entries</w:t>
-[...64 lines deleted...]
-        <w:t>9</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="003A409E" w:rsidRPr="003A409E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C40541">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Choose </w:t>
       </w:r>
       <w:r w:rsidR="003A409E" w:rsidRPr="004E1207">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
@@ -5537,71 +5899,51 @@
       <w:r w:rsidR="00F40830">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B57751">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00F40830">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the “</w:t>
-[...19 lines deleted...]
-        <w:t>” parameter in our</w:t>
+        <w:t>the “opEnabled” parameter in our</w:t>
       </w:r>
       <w:r w:rsidR="00826470">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> integration flow</w:t>
       </w:r>
       <w:r w:rsidR="004B2BF4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B57751">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
@@ -5727,140 +6069,137 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>only configure the credential name and host.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C996D6" w14:textId="77777777" w:rsidR="00C376CC" w:rsidRPr="00C376CC" w:rsidRDefault="00C376CC" w:rsidP="00C376CC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="1910"/>
         <w:gridCol w:w="7088"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E1408" w14:paraId="7EFD380E" w14:textId="77777777" w:rsidTr="00A022A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B562059" w14:textId="5BAEEFFB" w:rsidR="001E1408" w:rsidRPr="003A409E" w:rsidRDefault="001E1408" w:rsidP="003A409E">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A409E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D24FCA6" w14:textId="7E0E7117" w:rsidR="001E1408" w:rsidRPr="003A409E" w:rsidRDefault="001E1408" w:rsidP="003A409E">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A409E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Explanation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1408" w14:paraId="081FE4AD" w14:textId="77777777" w:rsidTr="00A022A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="535C7A6E" w14:textId="07D4A867" w:rsidR="001E1408" w:rsidRPr="00D2107A" w:rsidRDefault="002A0C41" w:rsidP="00A86774">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>credentialName</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ED47883" w14:textId="64CD8749" w:rsidR="001E1408" w:rsidRPr="00D2107A" w:rsidRDefault="00301409" w:rsidP="00A86774">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
@@ -6049,135 +6388,239 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-api.devsys.net.sap:443/sap/opu/odata/sap</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A0C41" w14:paraId="0D8DAC16" w14:textId="77777777" w:rsidTr="00A022A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="530992F6" w14:textId="42D2AD14" w:rsidR="002A0C41" w:rsidRDefault="00A022A1" w:rsidP="00A86774">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>locationId</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3157BA2A" w14:textId="43384B9C" w:rsidR="002A0C41" w:rsidRPr="00C70E36" w:rsidRDefault="00F40830" w:rsidP="00A86774">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Location id in cloud connector configuration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A022A1" w14:paraId="7FB49BB7" w14:textId="77777777" w:rsidTr="00A022A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68859B3A" w14:textId="794BE66D" w:rsidR="00A022A1" w:rsidRDefault="00A022A1" w:rsidP="00A86774">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>opEnabled</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68A0E66C" w14:textId="61B9741D" w:rsidR="00A022A1" w:rsidRPr="00D2107A" w:rsidRDefault="00A022A1" w:rsidP="00C70E36">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="0095361B" w14:paraId="21CF3805" w14:textId="77777777" w:rsidTr="00A022A1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF4C3CD" w14:textId="02802F45" w:rsidR="0095361B" w:rsidRDefault="005134DA" w:rsidP="00A86774">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005134DA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>verificationBatchSiz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="520841C0" w14:textId="73CD4542" w:rsidR="0095361B" w:rsidRPr="00D2107A" w:rsidRDefault="00D80965" w:rsidP="0039464D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="560"/>
+                <w:tab w:val="left" w:pos="1120"/>
+                <w:tab w:val="left" w:pos="1680"/>
+                <w:tab w:val="left" w:pos="2240"/>
+                <w:tab w:val="left" w:pos="2800"/>
+                <w:tab w:val="left" w:pos="3360"/>
+                <w:tab w:val="left" w:pos="3920"/>
+                <w:tab w:val="left" w:pos="4480"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5600"/>
+                <w:tab w:val="left" w:pos="6160"/>
+                <w:tab w:val="left" w:pos="6720"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D80965">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controls the number of invoices processed per batch during </w:t>
+            </w:r>
+            <w:r w:rsidR="0039464D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manual </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D80965">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">verification. When handling large volumes of invoices, requests are split into batches of this size. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF53F4" w:rsidRPr="00FF53F4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Default and recommended value:</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF53F4" w:rsidRPr="00D80965">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D80965">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>100.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="0802C602" w14:textId="77777777" w:rsidR="00C40541" w:rsidRDefault="00C40541" w:rsidP="000B6CA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="047C2971" w14:textId="55849E29" w:rsidR="000B6CA6" w:rsidRDefault="000B6CA6" w:rsidP="000B6CA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A409E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -6322,51 +6765,51 @@
     </w:p>
     <w:p w14:paraId="34A971DC" w14:textId="7182754C" w:rsidR="00EB2488" w:rsidRDefault="005058C9" w:rsidP="00EB2488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34DADA2C" wp14:editId="312DA651">
             <wp:extent cx="5727700" cy="1400810"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1965838409" name="Picture 5" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1965838409" name="Picture 5" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="1400810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -6480,50 +6923,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> procedure </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36469">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A158E3D" w14:textId="77777777" w:rsidR="00651D4D" w:rsidRPr="00E36469" w:rsidRDefault="00651D4D" w:rsidP="00E36469">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46574D31" w14:textId="1302FD4C" w:rsidR="00EB2488" w:rsidRPr="00EB2488" w:rsidRDefault="00EB2488" w:rsidP="00EB2488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F8CF57" w14:textId="427D01C1" w:rsidR="002036E5" w:rsidRDefault="002036E5" w:rsidP="002036E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A409E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -6632,51 +7076,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> dialog box appears:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7642E787" w14:textId="69528C25" w:rsidR="002036E5" w:rsidRPr="002036E5" w:rsidRDefault="00415FC5" w:rsidP="002036E5">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ED75A16" wp14:editId="6DB328E6">
             <wp:extent cx="4895557" cy="2493370"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2012241337" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2012241337" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5071409" cy="2582934"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -6810,68 +7254,67 @@
         </w:rPr>
         <w:t xml:space="preserve">the “Unified Social Credit Code” </w:t>
       </w:r>
       <w:r w:rsidR="00CC7D6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in the activity "Define Business Place"</w:t>
       </w:r>
       <w:r w:rsidR="001B7917">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> as shown in the screenshot below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA359A7" w14:textId="797E4794" w:rsidR="00F20C9A" w:rsidRDefault="63DFFB47" w:rsidP="1BF9E952">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E554C6B" wp14:editId="72A9782A">
             <wp:extent cx="5486400" cy="2714625"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1858248614" name="Picture 1858248614"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="2714625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -7083,67 +7526,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> dialog box appears</w:t>
       </w:r>
       <w:r w:rsidR="5C49B91E" w:rsidRPr="1BF9E952">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F95CEFA" w14:textId="4C361F44" w:rsidR="007D7BB5" w:rsidRDefault="000F19A8" w:rsidP="00F20C9A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="535A47EC" wp14:editId="6A4BBA3C">
             <wp:extent cx="4804068" cy="2487783"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="854419563" name="Picture 2" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="854419563" name="Picture 2" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4855300" cy="2514313"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -7529,51 +7973,50 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> procedure</w:t>
       </w:r>
       <w:r w:rsidR="008218AB" w:rsidRPr="00E36469">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DEDA540" w14:textId="77777777" w:rsidR="00651D4D" w:rsidRDefault="00651D4D" w:rsidP="008218AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7529E7F4" w14:textId="1C173534" w:rsidR="00651D4D" w:rsidRPr="00651D4D" w:rsidRDefault="00651D4D" w:rsidP="00651D4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6260C3" w14:textId="01060D9B" w:rsidR="00651D4D" w:rsidRDefault="00651D4D" w:rsidP="00651D4D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A409E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7664,51 +8107,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D03FF59" wp14:editId="19876487">
             <wp:extent cx="4691515" cy="2356680"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="1149012408" name="Picture 4" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1149012408" name="Picture 4" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4739719" cy="2380894"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -7854,50 +8297,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00623734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  "Control": {</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2987BD51" w14:textId="77777777" w:rsidR="00623734" w:rsidRPr="00623734" w:rsidRDefault="00623734" w:rsidP="00623734">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00623734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">    "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00623734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>PayloadFormat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00623734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>": "JSON"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57769149" w14:textId="77777777" w:rsidR="00623734" w:rsidRPr="00623734" w:rsidRDefault="00623734" w:rsidP="00623734">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
@@ -8136,51 +8580,50 @@
       <w:r w:rsidRPr="00E03B8C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>explained in the next step.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C3308E" w14:textId="383CD2F6" w:rsidR="001819AD" w:rsidRDefault="001819AD" w:rsidP="001819AD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001819AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Choose</w:t>
       </w:r>
       <w:r w:rsidRPr="003A409E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="000E5E44">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
@@ -8232,69 +8675,70 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following dialog box appears:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C1AC54" w14:textId="7BB4F059" w:rsidR="0010506C" w:rsidRDefault="00971000" w:rsidP="00E03B8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971000">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6775730D" wp14:editId="475FD1A7">
             <wp:extent cx="4747846" cy="2481302"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="329828721" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="329828721" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4864732" cy="2542389"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A36B0C5" w14:textId="7AD7E241" w:rsidR="003E72EE" w:rsidRPr="00EA2458" w:rsidRDefault="00EA2458" w:rsidP="00EA2458">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8356,165 +8800,165 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ntegration flow</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2458">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> can append these key-value pairs to the payload body.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003E72EE" w:rsidRPr="00EA2458" w:rsidSect="00496BEC">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CBE2967" w14:textId="77777777" w:rsidR="006A0951" w:rsidRDefault="006A0951" w:rsidP="007E2FF2">
+    <w:p w14:paraId="1ABFE0B3" w14:textId="77777777" w:rsidR="000D55CA" w:rsidRDefault="000D55CA" w:rsidP="007E2FF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DF56EA4" w14:textId="77777777" w:rsidR="006A0951" w:rsidRDefault="006A0951" w:rsidP="007E2FF2">
+    <w:p w14:paraId="201EAC43" w14:textId="77777777" w:rsidR="000D55CA" w:rsidRDefault="000D55CA" w:rsidP="007E2FF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4DB069DB" w14:textId="77777777" w:rsidR="006A0951" w:rsidRDefault="006A0951"/>
+    <w:p w14:paraId="0434911A" w14:textId="77777777" w:rsidR="000D55CA" w:rsidRDefault="000D55CA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15E1E70B" w14:textId="77777777" w:rsidR="006A0951" w:rsidRDefault="006A0951" w:rsidP="007E2FF2">
+    <w:p w14:paraId="67B0DF19" w14:textId="77777777" w:rsidR="000D55CA" w:rsidRDefault="000D55CA" w:rsidP="007E2FF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F692825" w14:textId="77777777" w:rsidR="006A0951" w:rsidRDefault="006A0951" w:rsidP="007E2FF2">
+    <w:p w14:paraId="49433C22" w14:textId="77777777" w:rsidR="000D55CA" w:rsidRDefault="000D55CA" w:rsidP="007E2FF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1243D928" w14:textId="77777777" w:rsidR="006A0951" w:rsidRDefault="006A0951"/>
+    <w:p w14:paraId="0A9AACF2" w14:textId="77777777" w:rsidR="000D55CA" w:rsidRDefault="000D55CA"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="mtD/K927rvettq" int2:id="rNzEKIE4">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04487EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="207C8A56"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -9807,271 +10251,278 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1395004717">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1545217150">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="511995533">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="547647835">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1526551239">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1751269741">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="190"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D222BC"/>
     <w:rsid w:val="000037CF"/>
     <w:rsid w:val="000071D7"/>
     <w:rsid w:val="000138F8"/>
     <w:rsid w:val="00020BA0"/>
     <w:rsid w:val="00026C44"/>
     <w:rsid w:val="00034363"/>
     <w:rsid w:val="00047174"/>
     <w:rsid w:val="00050CFF"/>
     <w:rsid w:val="00063F64"/>
     <w:rsid w:val="0006509C"/>
     <w:rsid w:val="00071647"/>
     <w:rsid w:val="00076652"/>
     <w:rsid w:val="0008362C"/>
     <w:rsid w:val="00087ED9"/>
     <w:rsid w:val="0009003D"/>
     <w:rsid w:val="00091403"/>
     <w:rsid w:val="00091DF5"/>
     <w:rsid w:val="00093EC1"/>
     <w:rsid w:val="00095754"/>
     <w:rsid w:val="000A77DC"/>
     <w:rsid w:val="000B6CA6"/>
+    <w:rsid w:val="000D55CA"/>
     <w:rsid w:val="000E5E44"/>
     <w:rsid w:val="000F19A8"/>
     <w:rsid w:val="000F21EC"/>
     <w:rsid w:val="000F7630"/>
     <w:rsid w:val="00103A61"/>
     <w:rsid w:val="001048D0"/>
     <w:rsid w:val="0010506C"/>
     <w:rsid w:val="0010712B"/>
     <w:rsid w:val="00111F3F"/>
     <w:rsid w:val="001235A9"/>
     <w:rsid w:val="00127432"/>
     <w:rsid w:val="00127E4D"/>
     <w:rsid w:val="00130CE9"/>
     <w:rsid w:val="00131075"/>
     <w:rsid w:val="0013362C"/>
     <w:rsid w:val="00147A27"/>
     <w:rsid w:val="00155866"/>
     <w:rsid w:val="00163F34"/>
     <w:rsid w:val="00165FD5"/>
     <w:rsid w:val="0017202C"/>
     <w:rsid w:val="00173474"/>
     <w:rsid w:val="00173B19"/>
     <w:rsid w:val="001819AD"/>
     <w:rsid w:val="00196A63"/>
     <w:rsid w:val="001B3A07"/>
     <w:rsid w:val="001B7917"/>
     <w:rsid w:val="001C5E60"/>
     <w:rsid w:val="001E1408"/>
     <w:rsid w:val="001E1897"/>
     <w:rsid w:val="001E49D2"/>
     <w:rsid w:val="002036E5"/>
     <w:rsid w:val="0020392B"/>
     <w:rsid w:val="00212351"/>
     <w:rsid w:val="00213A7C"/>
     <w:rsid w:val="002207FC"/>
     <w:rsid w:val="0023357C"/>
     <w:rsid w:val="00242808"/>
     <w:rsid w:val="002514D2"/>
     <w:rsid w:val="00257065"/>
+    <w:rsid w:val="00257FE9"/>
     <w:rsid w:val="00285674"/>
     <w:rsid w:val="0028612D"/>
     <w:rsid w:val="0028E390"/>
     <w:rsid w:val="00290CF6"/>
+    <w:rsid w:val="002972DD"/>
     <w:rsid w:val="002A0C41"/>
     <w:rsid w:val="002A117D"/>
     <w:rsid w:val="002A1CFA"/>
     <w:rsid w:val="002A2618"/>
     <w:rsid w:val="002A71DF"/>
     <w:rsid w:val="002D1177"/>
     <w:rsid w:val="002D24AC"/>
     <w:rsid w:val="002E7922"/>
     <w:rsid w:val="002F1F3F"/>
     <w:rsid w:val="002F2915"/>
     <w:rsid w:val="00301409"/>
     <w:rsid w:val="003107D8"/>
     <w:rsid w:val="00313BF0"/>
     <w:rsid w:val="00316571"/>
     <w:rsid w:val="00330ED4"/>
     <w:rsid w:val="003400FD"/>
     <w:rsid w:val="00340897"/>
     <w:rsid w:val="00342475"/>
     <w:rsid w:val="0034666B"/>
     <w:rsid w:val="00346DB9"/>
     <w:rsid w:val="00346EE1"/>
     <w:rsid w:val="00355AFE"/>
     <w:rsid w:val="00356817"/>
     <w:rsid w:val="00360C62"/>
     <w:rsid w:val="00363458"/>
     <w:rsid w:val="003652DC"/>
     <w:rsid w:val="00382852"/>
     <w:rsid w:val="00384B28"/>
     <w:rsid w:val="00384E94"/>
     <w:rsid w:val="00390095"/>
     <w:rsid w:val="00391286"/>
     <w:rsid w:val="00393ABC"/>
+    <w:rsid w:val="0039464D"/>
     <w:rsid w:val="003A20B8"/>
     <w:rsid w:val="003A409E"/>
     <w:rsid w:val="003B4CB7"/>
     <w:rsid w:val="003C2DD4"/>
     <w:rsid w:val="003E3227"/>
     <w:rsid w:val="003E3DB9"/>
     <w:rsid w:val="003E72EE"/>
     <w:rsid w:val="003F15EF"/>
     <w:rsid w:val="004044EE"/>
     <w:rsid w:val="004114D2"/>
     <w:rsid w:val="00411FD2"/>
     <w:rsid w:val="00415BEA"/>
     <w:rsid w:val="00415FC5"/>
     <w:rsid w:val="00417CD5"/>
     <w:rsid w:val="00426AE3"/>
     <w:rsid w:val="00444DB3"/>
     <w:rsid w:val="00444F3F"/>
     <w:rsid w:val="00452DFB"/>
     <w:rsid w:val="00453B10"/>
     <w:rsid w:val="00453C08"/>
     <w:rsid w:val="00454D9A"/>
     <w:rsid w:val="00455D26"/>
     <w:rsid w:val="00460000"/>
     <w:rsid w:val="00460E57"/>
     <w:rsid w:val="0047664A"/>
     <w:rsid w:val="004823A3"/>
     <w:rsid w:val="00484AFB"/>
     <w:rsid w:val="004913EC"/>
     <w:rsid w:val="00491C1B"/>
     <w:rsid w:val="00493A63"/>
     <w:rsid w:val="0049496F"/>
     <w:rsid w:val="00496BEC"/>
     <w:rsid w:val="004A20D3"/>
     <w:rsid w:val="004B2146"/>
     <w:rsid w:val="004B2BF4"/>
     <w:rsid w:val="004B4766"/>
     <w:rsid w:val="004B7B0E"/>
     <w:rsid w:val="004C0021"/>
     <w:rsid w:val="004C1D59"/>
     <w:rsid w:val="004C3273"/>
     <w:rsid w:val="004E1207"/>
     <w:rsid w:val="004E5F69"/>
     <w:rsid w:val="004E70A8"/>
     <w:rsid w:val="004F28E7"/>
     <w:rsid w:val="00502AEF"/>
     <w:rsid w:val="00504C97"/>
     <w:rsid w:val="005058C9"/>
+    <w:rsid w:val="005134DA"/>
     <w:rsid w:val="005164A6"/>
     <w:rsid w:val="00523F16"/>
     <w:rsid w:val="00527AB1"/>
     <w:rsid w:val="00527D03"/>
     <w:rsid w:val="00533208"/>
     <w:rsid w:val="00533D25"/>
     <w:rsid w:val="00537724"/>
     <w:rsid w:val="00540EFF"/>
     <w:rsid w:val="00541E1E"/>
     <w:rsid w:val="005424E8"/>
     <w:rsid w:val="00544E52"/>
     <w:rsid w:val="005450FF"/>
     <w:rsid w:val="00546832"/>
     <w:rsid w:val="005468B2"/>
     <w:rsid w:val="005470AD"/>
     <w:rsid w:val="005472E3"/>
     <w:rsid w:val="00550B72"/>
     <w:rsid w:val="00550C85"/>
     <w:rsid w:val="005521B3"/>
     <w:rsid w:val="00562C38"/>
     <w:rsid w:val="00567E3B"/>
     <w:rsid w:val="00570EEE"/>
     <w:rsid w:val="0058109C"/>
     <w:rsid w:val="00584AF4"/>
     <w:rsid w:val="0059118B"/>
     <w:rsid w:val="0059593E"/>
     <w:rsid w:val="005A4AAF"/>
     <w:rsid w:val="005A4ACF"/>
     <w:rsid w:val="005A563B"/>
     <w:rsid w:val="005B7FCF"/>
     <w:rsid w:val="005C0CEC"/>
     <w:rsid w:val="005D546E"/>
     <w:rsid w:val="005D62F7"/>
     <w:rsid w:val="005D78C4"/>
     <w:rsid w:val="005E0D5B"/>
     <w:rsid w:val="005E17EB"/>
     <w:rsid w:val="005E76B0"/>
     <w:rsid w:val="005F034C"/>
     <w:rsid w:val="005F0C72"/>
     <w:rsid w:val="005F4836"/>
     <w:rsid w:val="00601B91"/>
     <w:rsid w:val="00613666"/>
     <w:rsid w:val="006143A9"/>
     <w:rsid w:val="00615D95"/>
     <w:rsid w:val="00621F55"/>
     <w:rsid w:val="00623734"/>
     <w:rsid w:val="0063079B"/>
     <w:rsid w:val="00651552"/>
     <w:rsid w:val="00651D4D"/>
     <w:rsid w:val="00665912"/>
+    <w:rsid w:val="0067586A"/>
     <w:rsid w:val="00692427"/>
     <w:rsid w:val="006938DF"/>
     <w:rsid w:val="00693CB6"/>
     <w:rsid w:val="006A0951"/>
     <w:rsid w:val="006B13FD"/>
     <w:rsid w:val="006B685D"/>
     <w:rsid w:val="006C625F"/>
     <w:rsid w:val="006D4163"/>
     <w:rsid w:val="006D4FD9"/>
     <w:rsid w:val="006E0250"/>
     <w:rsid w:val="006E2C0A"/>
     <w:rsid w:val="006F1703"/>
     <w:rsid w:val="006F57CF"/>
     <w:rsid w:val="00700112"/>
     <w:rsid w:val="00701C9A"/>
     <w:rsid w:val="007040A0"/>
     <w:rsid w:val="00705FD0"/>
     <w:rsid w:val="00711740"/>
     <w:rsid w:val="00716A36"/>
     <w:rsid w:val="007200A3"/>
     <w:rsid w:val="0072052F"/>
     <w:rsid w:val="00721E61"/>
     <w:rsid w:val="00724244"/>
     <w:rsid w:val="00730B39"/>
     <w:rsid w:val="00742DE0"/>
@@ -10109,50 +10560,51 @@
     <w:rsid w:val="008753E6"/>
     <w:rsid w:val="008772E0"/>
     <w:rsid w:val="008933E2"/>
     <w:rsid w:val="008A07EC"/>
     <w:rsid w:val="008A1CBF"/>
     <w:rsid w:val="008A29C1"/>
     <w:rsid w:val="008A57B1"/>
     <w:rsid w:val="008A7D86"/>
     <w:rsid w:val="008B1103"/>
     <w:rsid w:val="008B6293"/>
     <w:rsid w:val="008D4EA8"/>
     <w:rsid w:val="008E3CCC"/>
     <w:rsid w:val="008E3D12"/>
     <w:rsid w:val="008E784B"/>
     <w:rsid w:val="008F5609"/>
     <w:rsid w:val="00901F97"/>
     <w:rsid w:val="009044D9"/>
     <w:rsid w:val="00911E09"/>
     <w:rsid w:val="00920442"/>
     <w:rsid w:val="00925814"/>
     <w:rsid w:val="00931E88"/>
     <w:rsid w:val="00931F33"/>
     <w:rsid w:val="00934416"/>
     <w:rsid w:val="0093758B"/>
     <w:rsid w:val="00937FAF"/>
+    <w:rsid w:val="0095361B"/>
     <w:rsid w:val="00953873"/>
     <w:rsid w:val="00957BA1"/>
     <w:rsid w:val="00967A7D"/>
     <w:rsid w:val="00971000"/>
     <w:rsid w:val="00976349"/>
     <w:rsid w:val="00980D04"/>
     <w:rsid w:val="0098650E"/>
     <w:rsid w:val="009925E6"/>
     <w:rsid w:val="00993F18"/>
     <w:rsid w:val="00996CA1"/>
     <w:rsid w:val="00997008"/>
     <w:rsid w:val="009A0405"/>
     <w:rsid w:val="009A0480"/>
     <w:rsid w:val="009A30E8"/>
     <w:rsid w:val="009C1A5F"/>
     <w:rsid w:val="009C3934"/>
     <w:rsid w:val="009C6F53"/>
     <w:rsid w:val="009D384F"/>
     <w:rsid w:val="009E0466"/>
     <w:rsid w:val="009E707F"/>
     <w:rsid w:val="009F3A73"/>
     <w:rsid w:val="009F6395"/>
     <w:rsid w:val="00A022A1"/>
     <w:rsid w:val="00A030C0"/>
     <w:rsid w:val="00A1128B"/>
@@ -10227,67 +10679,70 @@
     <w:rsid w:val="00CA6960"/>
     <w:rsid w:val="00CC7D6E"/>
     <w:rsid w:val="00CD55C4"/>
     <w:rsid w:val="00CE0049"/>
     <w:rsid w:val="00CE0119"/>
     <w:rsid w:val="00CF4CFB"/>
     <w:rsid w:val="00CF5230"/>
     <w:rsid w:val="00CF7A37"/>
     <w:rsid w:val="00D009DC"/>
     <w:rsid w:val="00D0114E"/>
     <w:rsid w:val="00D063CC"/>
     <w:rsid w:val="00D12803"/>
     <w:rsid w:val="00D15960"/>
     <w:rsid w:val="00D2107A"/>
     <w:rsid w:val="00D222BC"/>
     <w:rsid w:val="00D26B67"/>
     <w:rsid w:val="00D42C68"/>
     <w:rsid w:val="00D5421B"/>
     <w:rsid w:val="00D5512C"/>
     <w:rsid w:val="00D55AAC"/>
     <w:rsid w:val="00D56277"/>
     <w:rsid w:val="00D61E35"/>
     <w:rsid w:val="00D64FEE"/>
     <w:rsid w:val="00D70800"/>
     <w:rsid w:val="00D8005C"/>
+    <w:rsid w:val="00D80965"/>
     <w:rsid w:val="00D939C6"/>
     <w:rsid w:val="00D97664"/>
     <w:rsid w:val="00DA3ED1"/>
+    <w:rsid w:val="00DB1D03"/>
     <w:rsid w:val="00DB5F67"/>
     <w:rsid w:val="00DC6620"/>
     <w:rsid w:val="00DE2671"/>
     <w:rsid w:val="00DE26C8"/>
     <w:rsid w:val="00DE6C95"/>
     <w:rsid w:val="00DF6659"/>
     <w:rsid w:val="00E01AAC"/>
     <w:rsid w:val="00E03B8C"/>
     <w:rsid w:val="00E103F2"/>
     <w:rsid w:val="00E16409"/>
     <w:rsid w:val="00E207B5"/>
     <w:rsid w:val="00E222EC"/>
     <w:rsid w:val="00E24DB6"/>
     <w:rsid w:val="00E31079"/>
+    <w:rsid w:val="00E34567"/>
     <w:rsid w:val="00E36469"/>
     <w:rsid w:val="00E41BBE"/>
     <w:rsid w:val="00E438D3"/>
     <w:rsid w:val="00E47ED6"/>
     <w:rsid w:val="00E573D7"/>
     <w:rsid w:val="00E60BDA"/>
     <w:rsid w:val="00E658CD"/>
     <w:rsid w:val="00E67246"/>
     <w:rsid w:val="00E67828"/>
     <w:rsid w:val="00E706DD"/>
     <w:rsid w:val="00E7150D"/>
     <w:rsid w:val="00E71B0B"/>
     <w:rsid w:val="00E810D7"/>
     <w:rsid w:val="00E86084"/>
     <w:rsid w:val="00E91825"/>
     <w:rsid w:val="00E93F8F"/>
     <w:rsid w:val="00E945E1"/>
     <w:rsid w:val="00E94F39"/>
     <w:rsid w:val="00E97D23"/>
     <w:rsid w:val="00EA2458"/>
     <w:rsid w:val="00EA4397"/>
     <w:rsid w:val="00EA56CF"/>
     <w:rsid w:val="00EA601D"/>
     <w:rsid w:val="00EB2488"/>
     <w:rsid w:val="00EB4C4B"/>
@@ -10312,50 +10767,51 @@
     <w:rsid w:val="00F41F3A"/>
     <w:rsid w:val="00F4219C"/>
     <w:rsid w:val="00F5018D"/>
     <w:rsid w:val="00F543FB"/>
     <w:rsid w:val="00F54BFE"/>
     <w:rsid w:val="00F67ED3"/>
     <w:rsid w:val="00F7607D"/>
     <w:rsid w:val="00F76CCE"/>
     <w:rsid w:val="00F8207C"/>
     <w:rsid w:val="00F92CE8"/>
     <w:rsid w:val="00F93C4F"/>
     <w:rsid w:val="00FA194A"/>
     <w:rsid w:val="00FA1E71"/>
     <w:rsid w:val="00FA7FFD"/>
     <w:rsid w:val="00FB3092"/>
     <w:rsid w:val="00FB7E67"/>
     <w:rsid w:val="00FC4C36"/>
     <w:rsid w:val="00FD22A1"/>
     <w:rsid w:val="00FD2583"/>
     <w:rsid w:val="00FD2C27"/>
     <w:rsid w:val="00FD67A4"/>
     <w:rsid w:val="00FE73F7"/>
     <w:rsid w:val="00FF0060"/>
     <w:rsid w:val="00FF24B0"/>
     <w:rsid w:val="00FF48C5"/>
+    <w:rsid w:val="00FF53F4"/>
     <w:rsid w:val="01B84761"/>
     <w:rsid w:val="051870A8"/>
     <w:rsid w:val="05926145"/>
     <w:rsid w:val="05975375"/>
     <w:rsid w:val="0765389E"/>
     <w:rsid w:val="0AFFDBE5"/>
     <w:rsid w:val="0F28436B"/>
     <w:rsid w:val="13AD6A08"/>
     <w:rsid w:val="1528CAF0"/>
     <w:rsid w:val="18CEBBB3"/>
     <w:rsid w:val="1B003E2D"/>
     <w:rsid w:val="1BF9E952"/>
     <w:rsid w:val="1CA424F6"/>
     <w:rsid w:val="1DEC908D"/>
     <w:rsid w:val="20675D98"/>
     <w:rsid w:val="24389870"/>
     <w:rsid w:val="26B5A8D3"/>
     <w:rsid w:val="26CD9938"/>
     <w:rsid w:val="29143FB9"/>
     <w:rsid w:val="2A0DC97E"/>
     <w:rsid w:val="2A61586C"/>
     <w:rsid w:val="2A869B94"/>
     <w:rsid w:val="2AD041CD"/>
     <w:rsid w:val="2D19B152"/>
     <w:rsid w:val="2DAA4417"/>
@@ -10822,51 +11278,51 @@
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE744A"/>
+    <w:rsid w:val="00D80965"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D222BC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
@@ -13401,51 +13857,51 @@
             </w:div>
             <w:div w:id="1992833309">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13682,50 +14138,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="46aba10c-812f-4d1f-b783-9358c2ed4289" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="237262ad-676d-479e-a70a-e7aead1564ab">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009696C5ABA303624DB85032050C77DC74" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cbc9d1b71791e3782e6fd4c519ea3bae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="237262ad-676d-479e-a70a-e7aead1564ab" xmlns:ns3="46aba10c-812f-4d1f-b783-9358c2ed4289" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="02f24719e84e2417eba362c70b1c2c98" ns2:_="" ns3:_="">
     <xsd:import namespace="237262ad-676d-479e-a70a-e7aead1564ab"/>
     <xsd:import namespace="46aba10c-812f-4d1f-b783-9358c2ed4289"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -13930,156 +14410,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF3451CB-52CC-4AD2-A8DF-02A5CBDC795D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F974A7CE-B555-4E41-A4FE-17DABD228582}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="46aba10c-812f-4d1f-b783-9358c2ed4289"/>
+    <ds:schemaRef ds:uri="237262ad-676d-479e-a70a-e7aead1564ab"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A639F9CE-E74B-41BD-A73F-EA80EEC73725}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92F9B1BD-AE52-46C2-8EA9-21D32A18632E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="237262ad-676d-479e-a70a-e7aead1564ab"/>
     <ds:schemaRef ds:uri="46aba10c-812f-4d1f-b783-9358c2ed4289"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{42f7676c-f455-423c-82f6-dc2d99791af7}" enabled="0" method="" siteId="{42f7676c-f455-423c-82f6-dc2d99791af7}" removed="1"/>
+  <clbl:label id="{0cf7ac0a-4681-4823-ab0b-04ef02c5f873}" enabled="1" method="Standard" siteId="{42f7676c-f455-423c-82f6-dc2d99791af7}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1355</Words>
-  <Characters>7727</Characters>
+  <Words>1424</Words>
+  <Characters>8119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SAP (China) Co., Ltd.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9064</CharactersWithSpaces>
+  <CharactersWithSpaces>9524</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Xin, Molly</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009696C5ABA303624DB85032050C77DC74</vt:lpwstr>
   </property>